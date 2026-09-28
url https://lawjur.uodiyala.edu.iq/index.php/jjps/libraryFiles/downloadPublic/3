--- v0 (2025-11-12)
+++ v1 (2026-09-28)
@@ -1,10210 +1,1920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00A540CA" w:rsidRDefault="00A540CA" w:rsidP="00AA2EA4">
+    <w:p w14:paraId="56954824" w14:textId="484771C2" w:rsidR="00991633" w:rsidRPr="000508EB" w:rsidRDefault="00991633" w:rsidP="000508EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="8632" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1632"/>
+        <w:gridCol w:w="5388"/>
+        <w:gridCol w:w="1612"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E7F09" w:rsidRPr="000508EB" w14:paraId="46E26E14" w14:textId="77777777" w:rsidTr="002E7F09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEB8D3A" w14:textId="0D01183E" w:rsidR="000508EB" w:rsidRPr="000508EB" w:rsidRDefault="002E7F09" w:rsidP="00981DE2">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E0BAB95" wp14:editId="6B590E0B">
+                  <wp:extent cx="899160" cy="982319"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+                  <wp:docPr id="4" name="صورة 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="شعار.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="911681" cy="995998"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5388" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2395DF8F" w14:textId="77777777" w:rsidR="000508EB" w:rsidRPr="000508EB" w:rsidRDefault="000508EB" w:rsidP="00981DE2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3643"/>
+              </w:tabs>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47AE4398" w14:textId="0ECD064D" w:rsidR="000508EB" w:rsidRPr="00A1052D" w:rsidRDefault="00A64E65" w:rsidP="00A1052D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3643"/>
+              </w:tabs>
+              <w:bidi w:val="0"/>
+              <w:ind w:left="-276"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64E65">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مجلة العلوم القانونية والسياسية</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A64E65">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                              </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00636CB8" w:rsidRPr="00014B89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                </w:rPr>
+                <w:t>https://www.lawjur.uodiyala.edu.iq/index.php/jjps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00636CB8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E7F09" w:rsidRPr="002E7F09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03640579" w14:textId="77777777" w:rsidR="000508EB" w:rsidRPr="000508EB" w:rsidRDefault="000508EB" w:rsidP="00981DE2">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1612" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F32B1F9" w14:textId="3ED95125" w:rsidR="000508EB" w:rsidRPr="000508EB" w:rsidRDefault="002E7F09" w:rsidP="00981DE2">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="320ADA13" wp14:editId="64A99D32">
+                  <wp:extent cx="807720" cy="815340"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                  <wp:docPr id="3" name="صورة 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="شعار المجلة الجديد8.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="830451" cy="838285"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77E40B72" w14:textId="11D17264" w:rsidR="000508EB" w:rsidRPr="000508EB" w:rsidRDefault="000508EB" w:rsidP="000508EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1E1EE7" w14:textId="1432E385" w:rsidR="000508EB" w:rsidRPr="004E448B" w:rsidRDefault="00106160" w:rsidP="00106160">
+      <w:pPr>
+        <w:pStyle w:val="BHJResearchName"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عنوان البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="000508EB" w:rsidRPr="004E448B">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بخط </w:t>
+      </w:r>
+      <w:r w:rsidR="000508EB" w:rsidRPr="004E448B">
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="000508EB" w:rsidRPr="004E448B">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بحجم </w:t>
+      </w:r>
+      <w:r w:rsidR="00865499">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C76E8D" w14:textId="77777777" w:rsidR="004E448B" w:rsidRDefault="004E448B" w:rsidP="004E448B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EA70BF" w14:textId="1B24E762" w:rsidR="000508EB" w:rsidRDefault="000508EB" w:rsidP="00106160">
+      <w:pPr>
+        <w:pStyle w:val="BHJResearcher"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">اسم المؤلف بخط </w:t>
+      </w:r>
+      <w:r w:rsidR="004E448B" w:rsidRPr="004E448B">
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="004E448B" w:rsidRPr="004E448B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحجم </w:t>
+      </w:r>
+      <w:r w:rsidR="00865499">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CC312E" w14:textId="77777777" w:rsidR="004E448B" w:rsidRDefault="004E448B" w:rsidP="004E448B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374680E0" w14:textId="4533923D" w:rsidR="000508EB" w:rsidRPr="004E448B" w:rsidRDefault="000508EB" w:rsidP="00106160">
+      <w:pPr>
+        <w:pStyle w:val="BHJAffiliation"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E448B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جهة انتساب الكاتب تكتب بخط </w:t>
+      </w:r>
+      <w:r w:rsidR="004E448B" w:rsidRPr="004E448B">
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="004E448B" w:rsidRPr="004E448B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E448B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحجم </w:t>
+      </w:r>
+      <w:r w:rsidR="00865499">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467EAE46" w14:textId="14A97C08" w:rsidR="008A739D" w:rsidRDefault="008A739D" w:rsidP="008A739D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="PlainTable1"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4148"/>
+        <w:gridCol w:w="4148"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B29A1" w:rsidRPr="00A40E24" w14:paraId="09BEF3B8" w14:textId="77777777" w:rsidTr="003B29A1">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4148" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3598AAB6" w14:textId="3EFF90A4" w:rsidR="003B29A1" w:rsidRPr="00A40E24" w:rsidRDefault="003B29A1" w:rsidP="008F029F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A40E24">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>التخصص العام:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4148" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD9C748" w14:textId="6D5CB938" w:rsidR="003B29A1" w:rsidRPr="00A40E24" w:rsidRDefault="003B29A1" w:rsidP="008F029F">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A40E24">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>التخصص الدقيق:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74AB44E1" w14:textId="697E6CC3" w:rsidR="008A739D" w:rsidRDefault="008A739D" w:rsidP="008A739D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2186"/>
+        <w:gridCol w:w="267"/>
+        <w:gridCol w:w="5853"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A739D" w:rsidRPr="004E448B" w14:paraId="300ABE19" w14:textId="77777777" w:rsidTr="000E5AB3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C58EFC1" w14:textId="20A2A775" w:rsidR="004E448B" w:rsidRPr="00ED753B" w:rsidRDefault="008A739D" w:rsidP="00D930F0">
+            <w:pPr>
+              <w:pStyle w:val="BJHTableHeadline"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED753B">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معلومات الورقة البحثية</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AF28B8A" w14:textId="77777777" w:rsidR="008A739D" w:rsidRPr="00ED753B" w:rsidRDefault="008A739D" w:rsidP="00D930F0">
+            <w:pPr>
+              <w:pStyle w:val="BJHTableHeadline"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75E01175" w14:textId="57F3CCAB" w:rsidR="008A739D" w:rsidRPr="00ED753B" w:rsidRDefault="008A739D" w:rsidP="008F029F">
+            <w:pPr>
+              <w:pStyle w:val="BJHTableHeadline"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED753B">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المستخلص</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E448B" w:rsidRPr="004E448B" w14:paraId="1AF90400" w14:textId="77777777" w:rsidTr="000E5AB3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="112695F4" w14:textId="62905FF2" w:rsidR="004E448B" w:rsidRPr="000E5AB3" w:rsidRDefault="004E448B" w:rsidP="002E795E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1770"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>تاريخ الاستلام</w:t>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002D130C" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002D130C" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10537A66" w14:textId="5DECF72E" w:rsidR="004E448B" w:rsidRPr="000E5AB3" w:rsidRDefault="004E448B" w:rsidP="002E795E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1770"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>تاريخ القبول</w:t>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002D130C" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/2/2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272BA405" w14:textId="5DA3F190" w:rsidR="004E448B" w:rsidRPr="004E448B" w:rsidRDefault="004E448B" w:rsidP="008F029F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="1770"/>
+              </w:tabs>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>تاريخ النشر</w:t>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E795E" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008F029F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="002D130C" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="008F029F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="002D130C" w:rsidRPr="000E5AB3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="008F029F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50400C9D" w14:textId="77777777" w:rsidR="004E448B" w:rsidRPr="004E448B" w:rsidRDefault="004E448B" w:rsidP="004E448B">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51B404C7" w14:textId="77777777" w:rsidR="00E02D4F" w:rsidRPr="00E02D4F" w:rsidRDefault="00E02D4F" w:rsidP="00E02D4F">
+            <w:pPr>
+              <w:pStyle w:val="BHJAbstract"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02D4F">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المستخلص باللغة العربية يكتب بخط</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E02D4F">
+              <w:t xml:space="preserve"> Times New Roman </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E02D4F">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>بحجم 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4430B0BC" w14:textId="7C0D708A" w:rsidR="002D130C" w:rsidRPr="00E02D4F" w:rsidRDefault="002D130C" w:rsidP="00E02D4F">
+            <w:pPr>
+              <w:pStyle w:val="BHJAbstract"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E448B" w:rsidRPr="004E448B" w14:paraId="38B8F989" w14:textId="77777777" w:rsidTr="000E5AB3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E1B3676" w14:textId="3AEB456F" w:rsidR="004E448B" w:rsidRPr="00ED753B" w:rsidRDefault="004E448B" w:rsidP="00D930F0">
+            <w:pPr>
+              <w:pStyle w:val="BJHTableHeadline"/>
+              <w:rPr>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED753B">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">الكلمات </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF32C5">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المفتاحية:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55052B20" w14:textId="77777777" w:rsidR="004E448B" w:rsidRPr="004E448B" w:rsidRDefault="004E448B" w:rsidP="004E448B">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="425457CC" w14:textId="77777777" w:rsidR="004E448B" w:rsidRPr="004E448B" w:rsidRDefault="004E448B" w:rsidP="004E448B">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E448B" w:rsidRPr="004E448B" w14:paraId="37EB8875" w14:textId="77777777" w:rsidTr="000E5AB3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="041D1779" w14:textId="5D5FC024" w:rsidR="004E448B" w:rsidRPr="002E795E" w:rsidRDefault="004E448B" w:rsidP="00106160">
+            <w:pPr>
+              <w:pStyle w:val="BHJKeywords"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تكتب بخط</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E795E">
+              <w:t xml:space="preserve"> Times New Roman  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">بحجم </w:t>
+            </w:r>
+            <w:r w:rsidR="00865499">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">وخط </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مائل</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B1A37D9" w14:textId="77777777" w:rsidR="004E448B" w:rsidRPr="004E448B" w:rsidRDefault="004E448B" w:rsidP="004E448B">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5853" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67DD82B0" w14:textId="77777777" w:rsidR="004E448B" w:rsidRPr="004E448B" w:rsidRDefault="004E448B" w:rsidP="004E448B">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44DC2791" w14:textId="0D4F28B7" w:rsidR="000E5AB3" w:rsidRPr="00852ECB" w:rsidRDefault="000E5AB3" w:rsidP="000E5AB3">
       <w:pPr>
         <w:bidi w:val="0"/>
-        <w:jc w:val="center"/>
-[...14 lines deleted...]
-          <w:szCs w:val="40"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:rtl/>
+      <w:r w:rsidRPr="00852ECB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:szCs w:val="36"/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE240D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rtl/>
+        <w:t>oi: https://doi.org/10.55716/jjps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852ECB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:bidi="ar-IQ"/>
-        </w:rPr>
-[...114 lines deleted...]
-          <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00554154" w:rsidRPr="00554154" w:rsidRDefault="00554154" w:rsidP="00554154">
+    <w:p w14:paraId="42FCE976" w14:textId="77777777" w:rsidR="00D930F0" w:rsidRDefault="00D930F0" w:rsidP="00D930F0">
       <w:pPr>
-        <w:rPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F40631" w:rsidRDefault="00F40631" w:rsidP="00AA2EA4">
+    <w:p w14:paraId="1F126161" w14:textId="77777777" w:rsidR="00ED753B" w:rsidRPr="002D130C" w:rsidRDefault="00ED753B" w:rsidP="00ED753B">
       <w:pPr>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="hps"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D670C" w:rsidRPr="00B2506D" w:rsidRDefault="006D670C" w:rsidP="009051F5">
+    <w:p w14:paraId="32F567B3" w14:textId="77777777" w:rsidR="00ED753B" w:rsidRPr="002D130C" w:rsidRDefault="00ED753B" w:rsidP="00ED753B">
       <w:pPr>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="hps"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...56 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A540CA" w:rsidRDefault="00A540CA" w:rsidP="00AA2EA4">
+    <w:p w14:paraId="21F12D6B" w14:textId="3E6E9275" w:rsidR="002D130C" w:rsidRDefault="002D130C" w:rsidP="00ED753B">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
-      </w:pPr>
-[...282 lines deleted...]
-          <w:footerReference w:type="even" r:id="rId11"/>
+        <w:sectPr w:rsidR="002D130C" w:rsidSect="000E5AB3">
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
-          <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="1644" w:right="1440" w:bottom="1440" w:left="1440" w:header="1135" w:footer="1221" w:gutter="0"/>
-[...1 lines deleted...]
-          <w:cols w:space="708"/>
+          <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
-          <w:bidi/>
-          <w:rtlGutter/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF31E5">
-[...8 lines deleted...]
-        <w:t>E-mail:</w:t>
+    </w:p>
+    <w:p w14:paraId="45901EFB" w14:textId="74324DB0" w:rsidR="00ED753B" w:rsidRPr="00ED753B" w:rsidRDefault="001B11B0" w:rsidP="00ED753B">
+      <w:pPr>
+        <w:pStyle w:val="BJHTitle"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00554154" w:rsidRPr="00CF31E5">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00ED753B" w:rsidRPr="00ED753B">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009051F5">
-[...5 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="000E5AB3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
-          <w:lang w:val="de-DE"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>عنوان رئيسي</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00602B02" w:rsidRDefault="00602B02" w:rsidP="00AA2EA4">
+    <w:p w14:paraId="0A3B4B49" w14:textId="080B358C" w:rsidR="00ED753B" w:rsidRDefault="000E5AB3" w:rsidP="00865499">
       <w:pPr>
-        <w:bidi w:val="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="40"/>
+        <w:pStyle w:val="BJHText"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">انسخ بحثك كاملا هنا. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3111EB4A" w14:textId="70FDAC94" w:rsidR="000E5AB3" w:rsidRPr="00ED753B" w:rsidRDefault="000E5AB3" w:rsidP="00865499">
+      <w:pPr>
+        <w:pStyle w:val="BJHText"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>واستخدم خط (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) بحجم 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46247C96" w14:textId="707B2656" w:rsidR="00ED753B" w:rsidRDefault="00ED753B" w:rsidP="008A739D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00554154" w:rsidRDefault="00B258F5" w:rsidP="00A2142E">
+    <w:p w14:paraId="18D0B2BC" w14:textId="19658C06" w:rsidR="000E5AB3" w:rsidRDefault="000E5AB3" w:rsidP="008A739D">
       <w:pPr>
-        <w:bidi w:val="0"/>
-[...172 lines deleted...]
-          <w:szCs w:val="36"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40631">
-[...5 lines deleted...]
-          <w:szCs w:val="36"/>
+    </w:p>
+    <w:p w14:paraId="542D67B8" w14:textId="6CF0DA3A" w:rsidR="002E795E" w:rsidRDefault="002E795E" w:rsidP="008A739D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
-        </w:rPr>
-[...3087 lines deleted...]
-          <w:szCs w:val="40"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="002D48A2" w:rsidRPr="001904EB" w:rsidSect="00644B2D">
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:p w14:paraId="6EF0E1D9" w14:textId="77777777" w:rsidR="002E795E" w:rsidRDefault="002E795E" w:rsidP="008A739D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8630"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D130C" w:rsidRPr="002D130C" w14:paraId="14D43AE7" w14:textId="77777777" w:rsidTr="002D130C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CFF41A" w14:textId="77777777" w:rsidR="002D130C" w:rsidRPr="002D130C" w:rsidRDefault="002D130C" w:rsidP="008A739D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:rtl/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E795E" w:rsidRPr="002D130C" w14:paraId="61E34BEF" w14:textId="77777777" w:rsidTr="002D130C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EE5FEF" w14:textId="10E16208" w:rsidR="002E795E" w:rsidRPr="00171AE4" w:rsidRDefault="00171AE4" w:rsidP="008F029F">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171AE4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E02D4F" w:rsidRPr="002D130C" w14:paraId="52542D64" w14:textId="77777777" w:rsidTr="002D130C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8630" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA027F2" w14:textId="77777777" w:rsidR="000E5AB3" w:rsidRDefault="00E02D4F" w:rsidP="000E5AB3">
+            <w:pPr>
+              <w:pStyle w:val="BHJAbstract"/>
+              <w:bidi w:val="0"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المستخلص باللغة الانكليزية يكتب بخط</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4579E60C" w14:textId="77777777" w:rsidR="000E5AB3" w:rsidRDefault="00E02D4F" w:rsidP="000E5AB3">
+            <w:pPr>
+              <w:pStyle w:val="BHJAbstract"/>
+              <w:bidi w:val="0"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E795E">
+              <w:t>Times New Roman</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="547C5C28" w14:textId="3707E8C7" w:rsidR="00E02D4F" w:rsidRPr="002E795E" w:rsidRDefault="00E02D4F" w:rsidP="000E5AB3">
+            <w:pPr>
+              <w:pStyle w:val="BHJAbstract"/>
+              <w:bidi w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E795E">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">بحجم </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0BCA14" w14:textId="48DB4CDA" w:rsidR="00E02D4F" w:rsidRPr="00D930F0" w:rsidRDefault="00E02D4F" w:rsidP="00CE7D8F">
+            <w:pPr>
+              <w:pStyle w:val="BHJAbstract"/>
+              <w:bidi w:val="0"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2451E7F3" w14:textId="3C125E07" w:rsidR="002D130C" w:rsidRPr="002D130C" w:rsidRDefault="002D130C" w:rsidP="008A739D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002D130C" w:rsidRPr="002D130C" w:rsidSect="00BE240D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1644" w:right="1440" w:bottom="1440" w:left="1440" w:header="1135" w:footer="1540" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="990" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:bidi/>
-      <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B71A2" w:rsidRDefault="007B71A2" w:rsidP="004672A7">
+    <w:p w14:paraId="0652451E" w14:textId="77777777" w:rsidR="009E4FC9" w:rsidRDefault="009E4FC9" w:rsidP="00ED753B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B71A2" w:rsidRDefault="007B71A2" w:rsidP="004672A7">
+    <w:p w14:paraId="2D694A5F" w14:textId="77777777" w:rsidR="009E4FC9" w:rsidRDefault="009E4FC9" w:rsidP="00ED753B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PT Bold Heading">
-[...14 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Traditional Arabic">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
+        <w:noProof w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
-      <w:id w:val="-569192130"/>
+      <w:id w:val="2011334414"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00C14EF7" w:rsidRDefault="00C14EF7">
+      <w:p w14:paraId="684CEFB4" w14:textId="56A67113" w:rsidR="00ED753B" w:rsidRPr="00106160" w:rsidRDefault="00ED753B" w:rsidP="00ED753B">
         <w:pPr>
           <w:pStyle w:val="a6"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00106160">
           <w:rPr>
-            <w:noProof/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00106160">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00106160">
+          <w:rPr>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B2043D">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
-          <mc:AlternateContent>
-[...188 lines deleted...]
-          </mc:AlternateContent>
+          <w:t>2</w:t>
         </w:r>
-      </w:p>
-[...24 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="00106160">
           <w:rPr>
-            <w:noProof/>
-            <w:rtl/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <mc:AlternateContent>
-[...784 lines deleted...]
-          </mc:AlternateContent>
+          <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B71A2" w:rsidRDefault="007B71A2" w:rsidP="004672A7">
+    <w:p w14:paraId="1FE109AB" w14:textId="77777777" w:rsidR="009E4FC9" w:rsidRDefault="009E4FC9" w:rsidP="00ED753B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B71A2" w:rsidRDefault="007B71A2" w:rsidP="004672A7">
+    <w:p w14:paraId="0CD91EAF" w14:textId="77777777" w:rsidR="009E4FC9" w:rsidRDefault="009E4FC9" w:rsidP="00ED753B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:tbl>
-[...106 lines deleted...]
-  <w:p w:rsidR="00C14EF7" w:rsidRPr="008F7EE4" w:rsidRDefault="00C14EF7" w:rsidP="008F7EE4">
+  <w:p w14:paraId="29431E97" w14:textId="117EF990" w:rsidR="000E5AB3" w:rsidRDefault="00BE240D" w:rsidP="00B2043D">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BE240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">The Journal of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t>Juridical</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BE240D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> and Political Sciences</w:t>
+    </w:r>
+    <w:r w:rsidR="000E5AB3" w:rsidRPr="00491DB5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: Volume </w:t>
+    </w:r>
+    <w:r w:rsidR="00B2043D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
+    <w:r w:rsidR="000E5AB3" w:rsidRPr="00491DB5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. Issue </w:t>
+    </w:r>
+    <w:r w:rsidR="00B2043D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="000E5AB3" w:rsidRPr="00491DB5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="000E5AB3">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="000E5AB3">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t>مجلة</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF32C5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> العلوم القانونية والسياسية</w:t>
+    </w:r>
+    <w:r w:rsidR="000E5AB3">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: المجلد </w:t>
+    </w:r>
+    <w:r w:rsidR="00A1052D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
+    <w:r w:rsidR="000E5AB3">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> العدد </w:t>
+    </w:r>
+    <w:r w:rsidR="00A1052D">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="000E5AB3">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0EF944D3" w14:textId="77777777" w:rsidR="000E5AB3" w:rsidRPr="00491DB5" w:rsidRDefault="000E5AB3" w:rsidP="000E5AB3">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:bidi w:val="0"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:lang w:bidi="ar-IQ"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6E8B279B" w14:textId="7FF3063C" w:rsidR="001E348E" w:rsidRPr="000E5AB3" w:rsidRDefault="001E348E" w:rsidP="000E5AB3">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00554154" w:rsidRDefault="007B71A2" w:rsidP="00A2142E">
+  <w:p w14:paraId="2465BB94" w14:textId="74B2C4CF" w:rsidR="000E5AB3" w:rsidRPr="000E5AB3" w:rsidRDefault="000E5AB3" w:rsidP="000E5AB3">
     <w:pPr>
       <w:pStyle w:val="a5"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="32"/>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
-    </w:pPr>
-[...143 lines deleted...]
-      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1394 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004672A7"/>
-[...494 lines deleted...]
-    <w:rsid w:val="00FF78B2"/>
+    <w:rsidRoot w:val="000508EB"/>
+    <w:rsid w:val="000508EB"/>
+    <w:rsid w:val="000D4D02"/>
+    <w:rsid w:val="000E5AB3"/>
+    <w:rsid w:val="00106160"/>
+    <w:rsid w:val="00131FD0"/>
+    <w:rsid w:val="00144A50"/>
+    <w:rsid w:val="00171AE4"/>
+    <w:rsid w:val="001A1531"/>
+    <w:rsid w:val="001B11B0"/>
+    <w:rsid w:val="001E348E"/>
+    <w:rsid w:val="002D130C"/>
+    <w:rsid w:val="002E795E"/>
+    <w:rsid w:val="002E7F09"/>
+    <w:rsid w:val="003B29A1"/>
+    <w:rsid w:val="00440C11"/>
+    <w:rsid w:val="004C02DF"/>
+    <w:rsid w:val="004E448B"/>
+    <w:rsid w:val="004F4160"/>
+    <w:rsid w:val="004F4CD8"/>
+    <w:rsid w:val="00636CB8"/>
+    <w:rsid w:val="007C5918"/>
+    <w:rsid w:val="00812190"/>
+    <w:rsid w:val="00865499"/>
+    <w:rsid w:val="008A739D"/>
+    <w:rsid w:val="008F029F"/>
+    <w:rsid w:val="0093332E"/>
+    <w:rsid w:val="00991633"/>
+    <w:rsid w:val="00996CF3"/>
+    <w:rsid w:val="009E4FC9"/>
+    <w:rsid w:val="00A1052D"/>
+    <w:rsid w:val="00A40E24"/>
+    <w:rsid w:val="00A64E65"/>
+    <w:rsid w:val="00AE4198"/>
+    <w:rsid w:val="00AF2100"/>
+    <w:rsid w:val="00AF32C5"/>
+    <w:rsid w:val="00B106F5"/>
+    <w:rsid w:val="00B2043D"/>
+    <w:rsid w:val="00B64039"/>
+    <w:rsid w:val="00BE240D"/>
+    <w:rsid w:val="00CE7D8F"/>
+    <w:rsid w:val="00D319D1"/>
+    <w:rsid w:val="00D47D91"/>
+    <w:rsid w:val="00D930F0"/>
+    <w:rsid w:val="00E02D4F"/>
+    <w:rsid w:val="00EA7B68"/>
+    <w:rsid w:val="00EB53B4"/>
+    <w:rsid w:val="00ED3480"/>
+    <w:rsid w:val="00ED753B"/>
+    <w:rsid w:val="00F9063E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1050AC50"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2823 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -10306,112 +2016,559 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000508EB"/>
     <w:pPr>
       <w:bidi/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="514F4438EE8347949A7B07194C6DB8E5">
-[...1 lines deleted...]
-    <w:rsid w:val="00ED17E2"/>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000508EB"/>
     <w:pPr>
-      <w:bidi/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED17E2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED753B"/>
     <w:pPr>
-      <w:bidi/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BJHTitle">
+    <w:name w:val="BJH_Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BJHTitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BJHText">
+    <w:name w:val="BJH_Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BJHTextChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BJHTitleChar">
+    <w:name w:val="BJH_Title Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BJHTitle"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED753B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BJHTextChar">
+    <w:name w:val="BJH_Text Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BJHText"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="رأس الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED753B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED753B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="تذييل الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED753B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJResearchName">
+    <w:name w:val="BHJ_ResearchName"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJResearchNameChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJResearcher">
+    <w:name w:val="BHJ_Researcher"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJResearcherChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJResearchNameChar">
+    <w:name w:val="BHJ_ResearchName Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJResearchName"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJAffiliation">
+    <w:name w:val="BHJ_Affiliation"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJAffiliationChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJResearcherChar">
+    <w:name w:val="BHJ_Researcher Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJResearcher"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJKeywords">
+    <w:name w:val="BHJ_Keywords"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJKeywordsChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJAffiliationChar">
+    <w:name w:val="BHJ_Affiliation Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJAffiliation"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJAbstract">
+    <w:name w:val="BHJ_Abstract"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJAbstractChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJKeywordsChar">
+    <w:name w:val="BHJ_Keywords Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJKeywords"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BJHTableHeadline">
+    <w:name w:val="BJH_TableHeadline"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BJHTableHeadlineChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJAbstractChar">
+    <w:name w:val="BHJ_Abstract Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJAbstract"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BJHTableHeadlineChar">
+    <w:name w:val="BJH_TableHeadline Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BJHTableHeadline"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="003B29A1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00636CB8"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F029F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="نص في بالون Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F029F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:noProof/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -10513,428 +2670,915 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000508EB"/>
     <w:pPr>
       <w:bidi/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="514F4438EE8347949A7B07194C6DB8E5">
-[...1 lines deleted...]
-    <w:rsid w:val="00ED17E2"/>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000508EB"/>
     <w:pPr>
-      <w:bidi/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED17E2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED753B"/>
     <w:pPr>
-      <w:bidi/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BJHTitle">
+    <w:name w:val="BJH_Title"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BJHTitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BJHText">
+    <w:name w:val="BJH_Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BJHTextChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BJHTitleChar">
+    <w:name w:val="BJH_Title Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BJHTitle"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED753B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BJHTextChar">
+    <w:name w:val="BJH_Text Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BJHText"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="رأس الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED753B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED753B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="تذييل الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED753B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJResearchName">
+    <w:name w:val="BHJ_ResearchName"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJResearchNameChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJResearcher">
+    <w:name w:val="BHJ_Researcher"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJResearcherChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJResearchNameChar">
+    <w:name w:val="BHJ_ResearchName Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJResearchName"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJAffiliation">
+    <w:name w:val="BHJ_Affiliation"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJAffiliationChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJResearcherChar">
+    <w:name w:val="BHJ_Researcher Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJResearcher"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJKeywords">
+    <w:name w:val="BHJ_Keywords"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJKeywordsChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJAffiliationChar">
+    <w:name w:val="BHJ_Affiliation Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJAffiliation"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BHJAbstract">
+    <w:name w:val="BHJ_Abstract"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BHJAbstractChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJKeywordsChar">
+    <w:name w:val="BHJ_Keywords Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJKeywords"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BJHTableHeadline">
+    <w:name w:val="BJH_TableHeadline"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="BJHTableHeadlineChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00865499"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BHJAbstractChar">
+    <w:name w:val="BHJ_Abstract Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BHJAbstract"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BJHTableHeadlineChar">
+    <w:name w:val="BJH_TableHeadline Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="BJHTableHeadline"/>
+    <w:rsid w:val="00865499"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-IQ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="003B29A1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00636CB8"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F029F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="نص في بالون Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F029F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:noProof/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="320735818">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lawjur.uodiyala.edu.iq/index.php/jjps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2848F51-C015-45E6-AD95-785C5A01F76B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71228766-6C10-47DE-852C-D3DBD4E1E96B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4728</Characters>
+  <Pages>1</Pages>
+  <Words>116</Words>
+  <Characters>664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>المجلد العاشر – العدد الثاني  -2021</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Grizli777</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5546</CharactersWithSpaces>
+  <CharactersWithSpaces>779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>المجلد ؟؟؟؟؟؟؟ – العدد ؟؟؟؟؟؟  -2222</dc:title>
-  <dc:creator>admin</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Mostafa A. S. Rosheed</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>